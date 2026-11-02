--- v0 (2026-10-13)
+++ v1 (2026-11-02)
@@ -11,84 +11,158 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="04478C39" w14:textId="1F1202BB" w:rsidR="00BF7566" w:rsidRPr="002209F2" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
+    <w:p w14:paraId="04478C39" w14:textId="7265894A" w:rsidR="00BF7566" w:rsidRPr="002209F2" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="-29"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002209F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">TIJT, 34(2): </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">TIJT, </w:t>
+      </w:r>
+      <w:r w:rsidR="00843FD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>43-61</w:t>
-      </w:r>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002209F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00843FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002209F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002209F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00843FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00843FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="47DB1589" w14:textId="10FF8F23" w:rsidR="00BF7566" w:rsidRPr="002209F2" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="-29"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002209F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
@@ -149,237 +223,175 @@
     <w:p w14:paraId="3AD616C4" w14:textId="39171616" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="-29"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002209F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ISSN (online): 3034-9842</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F399FA5" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
+    <w:p w14:paraId="60AE81DD" w14:textId="3C50DBA3" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00843FD7">
       <w:pPr>
         <w:ind w:left="6363" w:firstLine="357"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Received:</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="60AE81DD" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B8DE1E" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
       <w:pPr>
         <w:ind w:left="6363" w:firstLine="357"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Revised:</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="21B8DE1E" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
+        <w:t>Accepted:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2DEEC7" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
       <w:pPr>
         <w:ind w:left="6363" w:firstLine="357"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Accepted:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C2DEEC7" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
+        <w:t>Published:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4234298E" w14:textId="6AFBA544" w:rsidR="00BF7566" w:rsidRPr="00843FD7" w:rsidRDefault="00BF7566" w:rsidP="00843FD7">
       <w:pPr>
         <w:ind w:left="6363" w:firstLine="357"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00843FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Published:</w:t>
-[...6 lines deleted...]
-        <w:ind w:right="-29"/>
+        <w:t>DOI: 10.70732/</w:t>
+      </w:r>
+      <w:r w:rsidR="00843FD7" w:rsidRPr="00843FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662B09F2" w14:textId="2D77C82C" w:rsidR="00BF7566" w:rsidRPr="00843FD7" w:rsidRDefault="00BF7566" w:rsidP="00843FD7">
+      <w:pPr>
+        <w:ind w:left="6363" w:firstLine="357"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00843FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Copyright: Authors (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00843FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00843FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...13 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>0..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00843FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">(2025) </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C296F32" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA2B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">License: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="003D516D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
@@ -424,401 +436,503 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="003D516D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>4.0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="481E44DE" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566" w:rsidP="00BF7566">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AFE20FB" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566">
+    <w:p w14:paraId="3B5B900F" w14:textId="47B28A17" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="312" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BF7566" w:rsidSect="00EE51B6">
-[...15 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>Type of article (</w:t>
+      </w:r>
+      <w:r w:rsidR="001F58C6" w:rsidRPr="00843FD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Academic Research Paper</w:t>
+      </w:r>
+      <w:r w:rsidR="001F58C6" w:rsidRPr="001F58C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Type of article (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F58C6" w:rsidRPr="001F58C6">
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="001F58C6" w:rsidRPr="00843FD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Academic Research Paper / Practical Paper</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Practical Paper</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B25A01" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The full title of your paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA87599" w14:textId="1E70DF86" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A" w:rsidP="009900A2">
+    <w:p w14:paraId="13A3EF6A" w14:textId="77777777" w:rsidR="00D478FB" w:rsidRDefault="007A6A2A" w:rsidP="009900A2">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="312" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="009900A2" w:rsidRPr="009900A2">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA0E3C4" w14:textId="77777777" w:rsidR="00D478FB" w:rsidRDefault="00D478FB" w:rsidP="00D478FB">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A925CD" w14:textId="77777777" w:rsidR="00D478FB" w:rsidRDefault="009900A2" w:rsidP="00D478FB">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009900A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It must follow the style structured as follows:</w:t>
       </w:r>
       <w:r w:rsidR="00CF20D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009900A2" w:rsidRPr="00CF20D2">
+      <w:r w:rsidRPr="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Purpose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D478FB" w:rsidRPr="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009900A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(100-150 words): where to place the issue addressed in a broad context and highlight the purpose of the study;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Design/methodology/approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009900A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009900A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(100-150 words): where the main methods</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE44AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009900A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approaches or research designs used should be briefly described.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF20D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Originality/value</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009900A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009900A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(50-100 words): where the research results and possible future studies are presented</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF20D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D478FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Practical implications</w:t>
+      </w:r>
+      <w:r w:rsidR="00D478FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Purpose</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="009900A2" w:rsidRPr="00CF20D2">
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF20D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Design/methodology/approach</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> approaches or research designs used should be briefly described.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009900A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(50-100 words): where the main conclusions or interpretations obtained are </w:t>
       </w:r>
       <w:r w:rsidR="00CF20D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">summarized. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007A6A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">he abstract should not contain references, the text of the abstract section should be in </w:t>
+      <w:r w:rsidR="007A6A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he abstract should not contain </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A6A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>references,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A6A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the text of the abstract section should be in </w:t>
       </w:r>
       <w:r w:rsidR="002050D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12-point</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007A6A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> normal Times New Roman.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007A6A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="009900A2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>300</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007A6A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="009900A2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>500</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007A6A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> words)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB450F7" w14:textId="00603C5F" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="100" w:before="312" w:line="300" w:lineRule="atLeast"/>
+    <w:p w14:paraId="37152897" w14:textId="77777777" w:rsidR="00D478FB" w:rsidRDefault="00D478FB" w:rsidP="00D478FB">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116AB95D" w14:textId="77777777" w:rsidR="00D478FB" w:rsidRDefault="007A6A2A" w:rsidP="00D478FB">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C16AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C16AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -848,64 +962,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="001D31A9" w:rsidRPr="006C16AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; keyword</w:t>
       </w:r>
       <w:r w:rsidR="001D31A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5 </w:t>
-[...12 lines deleted...]
-        <w:spacing w:beforeLines="100" w:before="312" w:line="300" w:lineRule="atLeast"/>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D782AE" w14:textId="77777777" w:rsidR="00D478FB" w:rsidRDefault="00D478FB" w:rsidP="00D478FB">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F92DA2B" w14:textId="4655E24D" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A" w:rsidP="00D478FB">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">JEL Codes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC84D36" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="00710DC8">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1087,151 +1203,185 @@
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510E7393" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subheading</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3274A53F" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.1.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sub-subheading</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF4295E" w14:textId="6C5CFCA6" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The heading levels should not be more than 4 levels. The fond of heading and subheadings should be 12 point normal Times New Roman. The first letter of headings and subheadings should be capitalized.</w:t>
+        <w:t xml:space="preserve">The heading levels should not be more than 4 levels. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fond</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of heading and subheadings should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normal Times New Roman. The first letter of headings and subheadings should be capitalized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46555342" w14:textId="77777777" w:rsidR="00475E7B" w:rsidRDefault="00475E7B">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F2A51CF" w14:textId="77777777" w:rsidR="00475E7B" w:rsidRDefault="00475E7B" w:rsidP="00475E7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="6F2A51CF" w14:textId="77777777" w:rsidR="00475E7B" w:rsidRPr="00B94300" w:rsidRDefault="00475E7B" w:rsidP="00B94300">
+      <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="480"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B94300">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bulleted lists look like this:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45915E8C" w14:textId="60E5770D" w:rsidR="00475E7B" w:rsidRDefault="00475E7B" w:rsidP="005B1AF2">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:firstLineChars="0" w:firstLine="354"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1284,62 +1434,60 @@
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00475E7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Third bullet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D7BDCF" w14:textId="77777777" w:rsidR="00475E7B" w:rsidRDefault="00475E7B" w:rsidP="00475E7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="64D7BDCF" w14:textId="77777777" w:rsidR="00475E7B" w:rsidRPr="00B94300" w:rsidRDefault="00475E7B" w:rsidP="00B94300">
+      <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="480"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B94300">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Numbered lists can be added as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43999527" w14:textId="25FBB770" w:rsidR="00475E7B" w:rsidRDefault="005B1AF2" w:rsidP="005B1AF2">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1400,67 +1548,59 @@
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00475E7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Third item</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2491F399" w14:textId="4A4ADC18" w:rsidR="00475E7B" w:rsidRDefault="00475E7B" w:rsidP="00475E7B">
+    <w:p w14:paraId="2491F399" w14:textId="34B1094E" w:rsidR="00475E7B" w:rsidRDefault="00475E7B" w:rsidP="00475E7B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="0024211F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The text continues here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211A4484" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRPr="00475E7B" w:rsidRDefault="00BF7566" w:rsidP="00475E7B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ED1BF62" w14:textId="6C383193" w:rsidR="00024350" w:rsidRPr="00780ED6" w:rsidRDefault="00024350" w:rsidP="00780ED6">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1649,51 +1789,69 @@
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="007A6A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least 1</w:t>
       </w:r>
       <w:r w:rsidR="007A6A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="007A6A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> point.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A6A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A6A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F300BB" w14:textId="76F0242A" w:rsidR="0064109C" w:rsidRDefault="0064109C" w:rsidP="0064109C">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
@@ -1748,51 +1906,69 @@
     <w:p w14:paraId="206FF7FA" w14:textId="480DE962" w:rsidR="0064109C" w:rsidRDefault="009E5E1F" w:rsidP="0064109C">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5E1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>esults are reported in the interpretation of the perspective of previous studies and with respect to working hypotheses. The results and their implications are to be discussed in the broadest possible context and the limitations of the work are to be highlighted. Future research directions may also be mentioned.</w:t>
+        <w:t xml:space="preserve">esults are reported in the interpretation of the perspective of previous studies and with respect to working hypotheses. The results and their implications are to be discussed in the broadest possible </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E5E1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>context</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E5E1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the limitations of the work are to be highlighted. Future research directions may also be mentioned.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192E29CB" w14:textId="00178BDB" w:rsidR="00710DC8" w:rsidRPr="00A24205" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tables, Figures and Equation</w:t>
@@ -1840,133 +2016,161 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">quation should be cited in the main text as Figure 1, Table 1, Equation </w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be cited in the main text as Figure 1, Table 1, Equation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D0CE5E" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:beforeLines="100" w:before="312" w:afterLines="50" w:after="156" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="567" w:right="567" w:firstLineChars="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Table 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the table. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables should be placed in the main text near to the first time </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Table 1. </w:t>
-[...31 lines deleted...]
-        <w:t>Tables should be placed in the main text near to the first time they are cited.</w:t>
+        <w:t>they are cited.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3250"/>
         <w:gridCol w:w="3251"/>
         <w:gridCol w:w="3251"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710DC8" w14:paraId="05D4762C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
@@ -2590,51 +2794,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3072137A" wp14:editId="2156FDE5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2059305</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>220603</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2076450" cy="1147389"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1" name="Picture 0"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 0"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2076450" cy="1147389"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -2975,96 +3179,98 @@
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t xml:space="preserve">                                                </m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="007A6A2A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E649813" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">the text following an equation need not be a new paragraph. </w:t>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> text following an equation need not be a new paragraph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">add an equation here; use MS Word or </w:t>
+              <w:t>add</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>MathType</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> equation function</w:t>
+              <w:t xml:space="preserve"> an equation here; use MS Word or MathType equation function</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Every equation should be numbered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3083,119 +3289,175 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D4BAF46" w14:textId="32A6F0EB" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Acknowledgments (All sources of funding of the study must be disclosed)</w:t>
+        <w:t xml:space="preserve">Acknowledgments (All sources of funding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the study must be disclosed)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8FC27B" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We would like to thank you for following the instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>above very closely in advance. It will de</w:t>
+        <w:t xml:space="preserve">above very closely in advance. It will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nitely save us lot of time and expedite</w:t>
+        <w:t>nitely save</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> us lot of time and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>expedite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the process of your paper’s publication.</w:t>
+        <w:t>the process of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your paper’s publication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E422FE" w14:textId="77777777" w:rsidR="00BF7566" w:rsidRDefault="00BF7566">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLine="482"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5524DAE9" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -3225,213 +3487,462 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nterest</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01EF065F" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The author should declare all relationships, financial, commercial or otherwise, that might be perceived by the academic community as representing a potential conflict of interest. If there are no </w:t>
+        <w:t xml:space="preserve">The author should declare all relationships, financial, commercial or otherwise, that might be perceived by the academic community as representing a potential conflict of interest. If there are no such relationships, the author can state “All authors declare no conflicts of interest in this paper” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>such relationships, the author can state “All authors declare no conflicts of interest in this paper” in this section.</w:t>
+        <w:t>this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CE8A95" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRDefault="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D4294D" w14:textId="77777777" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
+    <w:p w14:paraId="59456EC9" w14:textId="19D962C3" w:rsidR="00F0135B" w:rsidRDefault="00F0135B" w:rsidP="00F0135B">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Appendix (if necessary)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A75050" w14:textId="2549B357" w:rsidR="00F0135B" w:rsidRDefault="00F0135B" w:rsidP="00F0135B">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0135B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If necessary, add one or more appendix sections, labeling the general section as "Appendix" and the subsections as "Appendix A," "Appendix B," etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CB6585" w14:textId="4AC58C61" w:rsidR="00F0135B" w:rsidRDefault="00F0135B" w:rsidP="00F0135B">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supplementary (if necessary)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100278B6" w14:textId="77777777" w:rsidR="00F0135B" w:rsidRDefault="00F0135B" w:rsidP="00F0135B">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We encourage authors to submit detailed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>supplementary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including dataset, document, image, video, software code, protocol, supporting information, table </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, but some large datasets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>100 MB) should be deposited in specialized service providers by author.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The supplementary should be submitted in a separated file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FD66BD" w14:textId="77777777" w:rsidR="00B94300" w:rsidRDefault="00B94300">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D4294D" w14:textId="736446CF" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1FEA5F" w14:textId="6ED73AFA" w:rsidR="005102B0" w:rsidRDefault="005102B0">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005102B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References should be numbered in a list; in alphabetical order as described below. It is advisable to prepare the references with bibliography software to avoid typos and duplicate references.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1747A40F" w14:textId="77777777" w:rsidR="0066061C" w:rsidRDefault="0066061C">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A8B1DB1" w14:textId="7F754E00" w:rsidR="005102B0" w:rsidRPr="00465CA4" w:rsidRDefault="007A6A2A" w:rsidP="00465CA4">
+    <w:p w14:paraId="6A8B1DB1" w14:textId="18C8EB66" w:rsidR="005102B0" w:rsidRPr="00465CA4" w:rsidRDefault="00466742" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066061C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6A2A" w:rsidRPr="0066061C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Journal article style</w:t>
       </w:r>
-      <w:r w:rsidRPr="00465CA4">
-[...8 lines deleted...]
-    <w:p w14:paraId="36A5B691" w14:textId="142EE45B" w:rsidR="005102B0" w:rsidRDefault="005102B0" w:rsidP="00465CA4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6A2A" w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A5B691" w14:textId="5C1F4F43" w:rsidR="005102B0" w:rsidRDefault="005102B0" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005102B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname; Initial name. (year). Article title; </w:t>
       </w:r>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal title</w:t>
       </w:r>
       <w:r w:rsidRPr="005102B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; vol(number):pages. DOI:</w:t>
       </w:r>
+      <w:r w:rsidR="00D82C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00D82C33" w:rsidRPr="009777BF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.turistica.it/journal/index.php/turistica/article/view/88</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D82C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="687F1C5F" w14:textId="77777777" w:rsidR="007B2731" w:rsidRPr="005102B0" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CA05195" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRDefault="005102B0" w:rsidP="00465CA4">
+    <w:p w14:paraId="1CA05195" w14:textId="4B237C78" w:rsidR="00465CA4" w:rsidRDefault="005102B0" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005102B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author surname 1; Initial author name 1.; &amp; Author surname 2; Initial author name 2. (year). Articl</w:t>
       </w:r>
       <w:r w:rsidR="007B2731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3439,763 +3950,987 @@
       </w:r>
       <w:r w:rsidRPr="005102B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title; </w:t>
       </w:r>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal Title</w:t>
       </w:r>
       <w:r w:rsidRPr="005102B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; vol(number):pages. DOI:</w:t>
       </w:r>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="009A5863" w:rsidRPr="009777BF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.turistica.it/journal/index.php/turistica/article/view/88</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="70041F6D" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRDefault="00465CA4" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C047A45" w14:textId="4D667E32" w:rsidR="00710DC8" w:rsidRPr="00465CA4" w:rsidRDefault="00D87870" w:rsidP="00465CA4">
+    <w:p w14:paraId="5C047A45" w14:textId="67068A2E" w:rsidR="00710DC8" w:rsidRPr="00465CA4" w:rsidRDefault="00466742" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465CA4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87870" w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Works and books</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="007A6A2A" w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6522E1AF" w14:textId="0BC6D0D4" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6522E1AF" w14:textId="3259A267" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Surname; Initial name. (year). Title curator. Editor. Publishing house; Place of publication. DOI:</w:t>
       </w:r>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="009A5863" w:rsidRPr="009777BF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.turistica.it/journal/index.php/turistica/article/view/88</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="65460FE8" w14:textId="77777777" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0638D643" w14:textId="4BFA8F56" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+    <w:p w14:paraId="0638D643" w14:textId="1B8D0B49" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Surname; Initial name. (year). "Understood title of the book; in Title of the editorship. Surname; Editor's first name. Publishing house; Place of edition; Pages. DOI:</w:t>
       </w:r>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="009A5863" w:rsidRPr="009777BF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.turistica.it/journal/index.php/turistica/article/view/88</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6659B5B3" w14:textId="77777777" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D807A17" w14:textId="02FC0662" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+    <w:p w14:paraId="4D807A17" w14:textId="5076B0D8" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author surname 1; Initial author name 1.; &amp; Author surname 2; Initial author name 2.; (year). Title curator. Editor. Publishing house; place of edition. DOI:</w:t>
       </w:r>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="009A5863" w:rsidRPr="009777BF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.turistica.it/journal/index.php/turistica/article/view/88</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="198D7CED" w14:textId="77777777" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43326D58" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+    <w:p w14:paraId="43326D58" w14:textId="6D2D9122" w:rsidR="00465CA4" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Last name author 1; Initial first name author 1.; &amp; Last name author 2; Initial first name author 2.; (year). "Understood title of the book; in Title of the monograph. Surname; First name of the editor. Publisher; Place of publication; Pages. DOI:</w:t>
       </w:r>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="009A5863" w:rsidRPr="009777BF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.turistica.it/journal/index.php/turistica/article/view/88</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1FC5BF5C" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRPr="00465CA4" w:rsidRDefault="00465CA4" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="473FA384" w14:textId="00999A6C" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+    <w:p w14:paraId="473FA384" w14:textId="049C4F50" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="00466742" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465CA4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2731" w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Working paper</w:t>
       </w:r>
-      <w:r w:rsidR="001768F8" w:rsidRPr="00465CA4">
-[...8 lines deleted...]
-    <w:p w14:paraId="75B9D0B4" w14:textId="1FD4F174" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B9D0B4" w14:textId="1FD4F174" w:rsidR="007B2731" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Last name; Initial first name. (year). Title of article; Institution publishing it; number.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EB8C6E" w14:textId="2F9B17C3" w:rsidR="001768F8" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+    <w:p w14:paraId="210D39FC" w14:textId="77777777" w:rsidR="00286199" w:rsidRPr="00465CA4" w:rsidRDefault="00286199" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465CA4">
-[...8 lines deleted...]
-    <w:p w14:paraId="6BEB6835" w14:textId="77777777" w:rsidR="001768F8" w:rsidRPr="00465CA4" w:rsidRDefault="001768F8" w:rsidP="00465CA4">
+    </w:p>
+    <w:p w14:paraId="78EB8C6E" w14:textId="2F9B17C3" w:rsidR="001768F8" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3421E8D4" w14:textId="25EEA2CA" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Surname author 1; Initial name author 1.; &amp; Surname author 2; Initial name author 2. (year). Title of article; Institution publishing it; number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEB6835" w14:textId="77777777" w:rsidR="001768F8" w:rsidRPr="00465CA4" w:rsidRDefault="001768F8" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465CA4">
-[...18 lines deleted...]
-    <w:p w14:paraId="13EDEE5A" w14:textId="77777777" w:rsidR="007B2731" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+    </w:p>
+    <w:p w14:paraId="3421E8D4" w14:textId="1F822D17" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="00466742" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465CA4">
-[...26 lines deleted...]
-    <w:p w14:paraId="1012E67F" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRPr="00465CA4" w:rsidRDefault="00465CA4" w:rsidP="00465CA4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2731" w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conference proceedings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EDEE5A" w14:textId="378A3CF0" w:rsidR="007B2731" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="29DDA44D" w14:textId="0DB0BCB0" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Last name; Initial first name. (year). Title of the proceedings. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In :Conference</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> title; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organiser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; place and date. DOI:</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="009A5863" w:rsidRPr="009777BF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.turistica.it/journal/index.php/turistica/article/view/88</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1012E67F" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRPr="00465CA4" w:rsidRDefault="00465CA4" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465CA4">
-[...26 lines deleted...]
-    <w:p w14:paraId="78405C5B" w14:textId="77777777" w:rsidR="005A7160" w:rsidRDefault="005A7160" w:rsidP="00465CA4">
+    </w:p>
+    <w:p w14:paraId="29DDA44D" w14:textId="61F0FBA5" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="36F4DAE4" w14:textId="28EAA751" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Author surname 1; Initial author name 1.; &amp; Author surname 2; Initial author name 2. (year). Title of the act. In:</w:t>
+      </w:r>
+      <w:r w:rsidR="00286199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference title; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organiser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; place and date. DOI:</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="009A5863" w:rsidRPr="009777BF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.turistica.it/journal/index.php/turistica/article/view/88</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A5863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78405C5B" w14:textId="77777777" w:rsidR="005A7160" w:rsidRDefault="005A7160" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:p w14:paraId="6A7E2A27" w14:textId="77777777" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F4DAE4" w14:textId="45FC5F9A" w:rsidR="007B2731" w:rsidRPr="00465CA4" w:rsidRDefault="00466742" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="05240565" w14:textId="77777777" w:rsidR="007B2731" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2731" w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reports and online materials</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7E2A27" w14:textId="77777777" w:rsidR="007B2731" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Surname author 1; Initial name author 1.; &amp; Surname author 2; Initial name author 2. (year). Document title. Institution; location [accessed : https://www.turistica.it/presentazione-xxii-rapporto-sul-turismo-italiano/; consulted on xx/xx/</w:t>
+        <w:t>Last name; Initial first name. (year). Document title. Institution; location [accessed: https://www.turistica.it/presentazione-xxii-rapporto-sul-turismo-italiano/; consulted on xx/xx/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAEC7FE" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRPr="00465CA4" w:rsidRDefault="00465CA4" w:rsidP="00465CA4">
+    <w:p w14:paraId="3998DF87" w14:textId="77777777" w:rsidR="009A5863" w:rsidRPr="00465CA4" w:rsidRDefault="009A5863" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FBF76EB" w14:textId="77777777" w:rsidR="008F5521" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
+    <w:p w14:paraId="05240565" w14:textId="77777777" w:rsidR="007B2731" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Surname author 1; Initial name author 1.; &amp; Surname author 2; Initial name author 2. (year). Document title. Institution; location [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accessed :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.turistica.it/presentazione-xxii-rapporto-sul-turismo-italiano/; consulted on xx/xx/</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Organisation</w:t>
+        <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00465CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. (year). Document title. Institution; location [accessed : https://www.turistica.it/presentazione-xxii-rapporto-sul-turismo-italiano/; consulted on xx/xx/</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CDF66F" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRPr="00465CA4" w:rsidRDefault="00465CA4" w:rsidP="00465CA4">
+    <w:p w14:paraId="1CAEC7FE" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRPr="00465CA4" w:rsidRDefault="00465CA4" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DF6EF6D" w14:textId="6954DDCD" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A" w:rsidP="00465CA4">
+    <w:p w14:paraId="6FBF76EB" w14:textId="77777777" w:rsidR="008F5521" w:rsidRPr="00465CA4" w:rsidRDefault="007B2731" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
-        <w:spacing w:beforeLines="100" w:before="312" w:afterLines="100" w:after="312" w:line="300" w:lineRule="atLeast"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="454C0A27" w14:textId="27951701" w:rsidR="00710DC8" w:rsidRDefault="007A6A2A">
+        <w:widowControl/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (year). Document title. Institution; location [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accessed :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.turistica.it/presentazione-xxii-rapporto-sul-turismo-italiano/; consulted on xx/xx/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00465CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CDF66F" w14:textId="77777777" w:rsidR="00465CA4" w:rsidRPr="00465CA4" w:rsidRDefault="00465CA4" w:rsidP="00465CA4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
+        <w:widowControl/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="480"/>
-[...83 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:ind w:left="454" w:firstLineChars="0" w:hanging="454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C61FC45" w14:textId="77777777" w:rsidR="00F0135B" w:rsidRPr="004334BB" w:rsidRDefault="00F0135B" w:rsidP="004334BB">
+      <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="480"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5EC5C9A1" w14:textId="75BE0A67" w:rsidR="00480005" w:rsidRDefault="00480005" w:rsidP="00480005">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC5C9A1" w14:textId="052BB7BB" w:rsidR="00480005" w:rsidRDefault="00480005" w:rsidP="00480005">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="312" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Turistica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4207,177 +4942,223 @@
         </w:rPr>
         <w:t xml:space="preserve"> - Italian Journal of Tourism</w:t>
       </w:r>
       <w:r w:rsidR="0066061C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="0066061C" w:rsidRPr="0066061C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ISSN (Print):</w:t>
       </w:r>
-      <w:r w:rsidR="0066061C" w:rsidRPr="0066061C">
+      <w:r w:rsidR="00286199">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="0066061C" w:rsidRPr="0066061C">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:spacing w:val="-4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>1974-2207</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0066061C" w:rsidRPr="0066061C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0066061C" w:rsidRPr="0066061C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ISSN (Online):</w:t>
       </w:r>
-      <w:r w:rsidR="0066061C" w:rsidRPr="0066061C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00286199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="0066061C" w:rsidRPr="0066061C">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:spacing w:val="-4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>3034-9842</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0066061C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> applies the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+        <w:t xml:space="preserve"> applies the</w:t>
+      </w:r>
+      <w:r w:rsidR="00286199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:spacing w:val="-4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Creative Commons Attribution (CC BY) license</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00286199">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> to everything we publish. Developed to facilitate Open Access, this license lets authors maximize the impact or their research by making it available for anyone, anywhere in the world to find, read and reuse. Under this license, authors agree to make articles legally available for reuse, without permission or fees, for virtually any purpose. Anyone may copy, distribute, or reuse these articles, as long as the author and original source are properly cited.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to everything we publish. Developed to facilitate Open Access, this license lets authors maximize the impact or their research by making it available for anyone, anywhere in the world to find, read and reuse. Under this license, authors agree to make articles legally available for reuse, without permission or fees, for virtually any purpose. Anyone may copy, distribute, or reuse these articles, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the author and original source are properly cited.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00480005" w:rsidSect="00BF7566">
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="1440" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BC1E96E" w14:textId="77777777" w:rsidR="00784C80" w:rsidRDefault="00784C80">
+    <w:p w14:paraId="34318427" w14:textId="77777777" w:rsidR="00FD1D2F" w:rsidRDefault="00FD1D2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C1ACC1C" w14:textId="77777777" w:rsidR="00784C80" w:rsidRDefault="00784C80">
+    <w:p w14:paraId="3AD520B4" w14:textId="77777777" w:rsidR="00FD1D2F" w:rsidRDefault="00FD1D2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4558,58 +5339,58 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4E80432F" w14:textId="77777777" w:rsidR="0030231B" w:rsidRPr="006105BA" w:rsidRDefault="0030231B">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="173C45FA" w14:textId="77777777" w:rsidR="00784C80" w:rsidRDefault="00784C80">
+    <w:p w14:paraId="3DAB1DA5" w14:textId="77777777" w:rsidR="00FD1D2F" w:rsidRDefault="00FD1D2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AA7B80E" w14:textId="77777777" w:rsidR="00784C80" w:rsidRDefault="00784C80">
+    <w:p w14:paraId="6B5539A2" w14:textId="77777777" w:rsidR="00FD1D2F" w:rsidRDefault="00FD1D2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36CB90A0" w14:textId="46E4839C" w:rsidR="00710DC8" w:rsidRPr="0030231B" w:rsidRDefault="0030231B" w:rsidP="0030231B">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00960883">
@@ -5408,54 +6189,54 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="838932545">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="893928045">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1031372245">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="866914593">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="631710324">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1458063883">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
+  <w:zoom w:percent="70"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="420"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
@@ -5472,120 +6253,125 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E789D"/>
     <w:rsid w:val="00024350"/>
     <w:rsid w:val="00032976"/>
     <w:rsid w:val="00036575"/>
     <w:rsid w:val="00040EB7"/>
     <w:rsid w:val="00066B39"/>
     <w:rsid w:val="00072E86"/>
     <w:rsid w:val="00077B46"/>
     <w:rsid w:val="000823DA"/>
     <w:rsid w:val="000847C6"/>
     <w:rsid w:val="00084FE2"/>
     <w:rsid w:val="0009203D"/>
     <w:rsid w:val="000A0A24"/>
     <w:rsid w:val="000A0B24"/>
     <w:rsid w:val="000B447B"/>
     <w:rsid w:val="000C343F"/>
     <w:rsid w:val="000C707C"/>
     <w:rsid w:val="000E1BBC"/>
     <w:rsid w:val="000E1F1B"/>
     <w:rsid w:val="000E42D9"/>
     <w:rsid w:val="000E789D"/>
     <w:rsid w:val="00111650"/>
     <w:rsid w:val="00113BDB"/>
+    <w:rsid w:val="00117026"/>
     <w:rsid w:val="00120855"/>
     <w:rsid w:val="00122700"/>
     <w:rsid w:val="001256F4"/>
     <w:rsid w:val="001558CB"/>
     <w:rsid w:val="00156FBE"/>
     <w:rsid w:val="00161DDC"/>
     <w:rsid w:val="0017402E"/>
     <w:rsid w:val="001768F8"/>
     <w:rsid w:val="00186783"/>
     <w:rsid w:val="00190F3A"/>
     <w:rsid w:val="00195DB6"/>
     <w:rsid w:val="001A02B5"/>
     <w:rsid w:val="001A1B3D"/>
     <w:rsid w:val="001A2570"/>
     <w:rsid w:val="001B585A"/>
+    <w:rsid w:val="001C7001"/>
     <w:rsid w:val="001D31A9"/>
     <w:rsid w:val="001D59BF"/>
     <w:rsid w:val="001F5219"/>
     <w:rsid w:val="001F58C6"/>
     <w:rsid w:val="002050D9"/>
     <w:rsid w:val="00205509"/>
     <w:rsid w:val="00213A73"/>
     <w:rsid w:val="00216457"/>
     <w:rsid w:val="00233B00"/>
     <w:rsid w:val="002403ED"/>
     <w:rsid w:val="0024211F"/>
     <w:rsid w:val="00243D6A"/>
     <w:rsid w:val="00266191"/>
     <w:rsid w:val="0026772A"/>
     <w:rsid w:val="0027214F"/>
     <w:rsid w:val="00273598"/>
     <w:rsid w:val="00274294"/>
     <w:rsid w:val="002742B6"/>
     <w:rsid w:val="00276879"/>
+    <w:rsid w:val="00286199"/>
     <w:rsid w:val="00292ED7"/>
     <w:rsid w:val="002A2754"/>
     <w:rsid w:val="002B0B58"/>
     <w:rsid w:val="002B1D2B"/>
     <w:rsid w:val="002B4563"/>
     <w:rsid w:val="002C2BD1"/>
     <w:rsid w:val="002C63D2"/>
     <w:rsid w:val="002F63A3"/>
     <w:rsid w:val="0030231B"/>
     <w:rsid w:val="003033D8"/>
     <w:rsid w:val="00303FF7"/>
     <w:rsid w:val="00305783"/>
     <w:rsid w:val="003741D6"/>
     <w:rsid w:val="0039396B"/>
     <w:rsid w:val="003A3E78"/>
     <w:rsid w:val="003B0CFF"/>
     <w:rsid w:val="003B19A4"/>
     <w:rsid w:val="003B316E"/>
     <w:rsid w:val="003C3DE1"/>
     <w:rsid w:val="003D222B"/>
     <w:rsid w:val="003D7A36"/>
     <w:rsid w:val="003E0794"/>
     <w:rsid w:val="003F27C1"/>
     <w:rsid w:val="00402B28"/>
     <w:rsid w:val="0040341D"/>
     <w:rsid w:val="00411005"/>
     <w:rsid w:val="00414864"/>
     <w:rsid w:val="0042095F"/>
     <w:rsid w:val="00422F57"/>
     <w:rsid w:val="00430AF9"/>
+    <w:rsid w:val="004334BB"/>
     <w:rsid w:val="00433C67"/>
     <w:rsid w:val="00446231"/>
     <w:rsid w:val="00451966"/>
     <w:rsid w:val="00453028"/>
     <w:rsid w:val="00463814"/>
     <w:rsid w:val="00465CA4"/>
+    <w:rsid w:val="00466742"/>
     <w:rsid w:val="00470F63"/>
     <w:rsid w:val="00475E7B"/>
     <w:rsid w:val="00480005"/>
     <w:rsid w:val="00490354"/>
     <w:rsid w:val="00492219"/>
     <w:rsid w:val="004A03DE"/>
     <w:rsid w:val="004A1B39"/>
     <w:rsid w:val="004A7E03"/>
     <w:rsid w:val="004C7F61"/>
     <w:rsid w:val="004C7F63"/>
     <w:rsid w:val="004D2650"/>
     <w:rsid w:val="004D5879"/>
     <w:rsid w:val="004F3AAE"/>
     <w:rsid w:val="004F455D"/>
     <w:rsid w:val="004F6F46"/>
     <w:rsid w:val="00500A1D"/>
     <w:rsid w:val="005102B0"/>
     <w:rsid w:val="00510776"/>
     <w:rsid w:val="005239A2"/>
     <w:rsid w:val="005250D2"/>
     <w:rsid w:val="00532C5C"/>
     <w:rsid w:val="005377BF"/>
     <w:rsid w:val="00537956"/>
     <w:rsid w:val="005460EF"/>
     <w:rsid w:val="00546280"/>
@@ -5605,199 +6391,207 @@
     <w:rsid w:val="006105BA"/>
     <w:rsid w:val="006118C3"/>
     <w:rsid w:val="006128A2"/>
     <w:rsid w:val="00632053"/>
     <w:rsid w:val="0063650B"/>
     <w:rsid w:val="0064109C"/>
     <w:rsid w:val="00647D19"/>
     <w:rsid w:val="0066061C"/>
     <w:rsid w:val="00667046"/>
     <w:rsid w:val="00675610"/>
     <w:rsid w:val="0067640D"/>
     <w:rsid w:val="00681D40"/>
     <w:rsid w:val="00681DDD"/>
     <w:rsid w:val="00691DFE"/>
     <w:rsid w:val="00696B4E"/>
     <w:rsid w:val="006A175B"/>
     <w:rsid w:val="006B45D9"/>
     <w:rsid w:val="006C16AF"/>
     <w:rsid w:val="006C1F44"/>
     <w:rsid w:val="006E67FC"/>
     <w:rsid w:val="00710DC8"/>
     <w:rsid w:val="007118A2"/>
     <w:rsid w:val="00712261"/>
     <w:rsid w:val="0072615B"/>
     <w:rsid w:val="00731F45"/>
+    <w:rsid w:val="00734337"/>
     <w:rsid w:val="00735211"/>
     <w:rsid w:val="00742F11"/>
     <w:rsid w:val="00744135"/>
     <w:rsid w:val="007558BB"/>
     <w:rsid w:val="00780ED6"/>
     <w:rsid w:val="00782EEC"/>
     <w:rsid w:val="0078349E"/>
     <w:rsid w:val="00783FF9"/>
     <w:rsid w:val="00784C80"/>
     <w:rsid w:val="00786971"/>
     <w:rsid w:val="007873F8"/>
     <w:rsid w:val="0079574F"/>
     <w:rsid w:val="007A1DBC"/>
     <w:rsid w:val="007A6A2A"/>
     <w:rsid w:val="007B2731"/>
     <w:rsid w:val="008063A0"/>
     <w:rsid w:val="00807CA6"/>
     <w:rsid w:val="00815466"/>
     <w:rsid w:val="0081698D"/>
     <w:rsid w:val="00832CED"/>
+    <w:rsid w:val="00843FD7"/>
     <w:rsid w:val="008562DA"/>
     <w:rsid w:val="00863F56"/>
     <w:rsid w:val="00871B4C"/>
     <w:rsid w:val="00872CCA"/>
     <w:rsid w:val="008A153D"/>
     <w:rsid w:val="008C5730"/>
     <w:rsid w:val="008C5BBA"/>
     <w:rsid w:val="008F1128"/>
     <w:rsid w:val="008F15C6"/>
     <w:rsid w:val="008F23AB"/>
     <w:rsid w:val="008F5521"/>
     <w:rsid w:val="008F77FB"/>
     <w:rsid w:val="00901B55"/>
     <w:rsid w:val="00920513"/>
     <w:rsid w:val="00927786"/>
     <w:rsid w:val="0093528C"/>
     <w:rsid w:val="0094422E"/>
     <w:rsid w:val="009535CD"/>
     <w:rsid w:val="00977FF5"/>
     <w:rsid w:val="009900A2"/>
     <w:rsid w:val="00997EAF"/>
     <w:rsid w:val="009A54F7"/>
+    <w:rsid w:val="009A5863"/>
     <w:rsid w:val="009B67D9"/>
     <w:rsid w:val="009D199F"/>
     <w:rsid w:val="009E5E1F"/>
     <w:rsid w:val="009F272E"/>
     <w:rsid w:val="00A10AAE"/>
     <w:rsid w:val="00A1206D"/>
     <w:rsid w:val="00A14DF9"/>
     <w:rsid w:val="00A24205"/>
     <w:rsid w:val="00A26696"/>
     <w:rsid w:val="00A2709A"/>
     <w:rsid w:val="00A35D05"/>
     <w:rsid w:val="00A416F0"/>
     <w:rsid w:val="00A46C88"/>
     <w:rsid w:val="00A74FED"/>
     <w:rsid w:val="00A755D6"/>
     <w:rsid w:val="00A85119"/>
     <w:rsid w:val="00A91AFC"/>
     <w:rsid w:val="00A939B8"/>
     <w:rsid w:val="00AA1B68"/>
     <w:rsid w:val="00AA1D21"/>
     <w:rsid w:val="00AC15FE"/>
     <w:rsid w:val="00AC27CB"/>
     <w:rsid w:val="00AE44AB"/>
     <w:rsid w:val="00AE697A"/>
     <w:rsid w:val="00B07A43"/>
     <w:rsid w:val="00B2744F"/>
     <w:rsid w:val="00B35282"/>
     <w:rsid w:val="00B55F8D"/>
     <w:rsid w:val="00B8322F"/>
     <w:rsid w:val="00B83822"/>
     <w:rsid w:val="00B85414"/>
     <w:rsid w:val="00B85CD5"/>
     <w:rsid w:val="00B86BC9"/>
+    <w:rsid w:val="00B94300"/>
     <w:rsid w:val="00B94AF0"/>
     <w:rsid w:val="00BA216A"/>
     <w:rsid w:val="00BA64CA"/>
     <w:rsid w:val="00BA780F"/>
     <w:rsid w:val="00BC19F6"/>
     <w:rsid w:val="00BD7713"/>
     <w:rsid w:val="00BE03E7"/>
     <w:rsid w:val="00BE227B"/>
     <w:rsid w:val="00BF4C34"/>
     <w:rsid w:val="00BF5E7A"/>
     <w:rsid w:val="00BF714C"/>
     <w:rsid w:val="00BF7566"/>
     <w:rsid w:val="00C01D25"/>
     <w:rsid w:val="00C14503"/>
     <w:rsid w:val="00C2031D"/>
     <w:rsid w:val="00C34F36"/>
     <w:rsid w:val="00C42582"/>
     <w:rsid w:val="00C45A71"/>
     <w:rsid w:val="00C51306"/>
     <w:rsid w:val="00C53977"/>
     <w:rsid w:val="00C621EE"/>
     <w:rsid w:val="00C701B5"/>
     <w:rsid w:val="00C74EA2"/>
     <w:rsid w:val="00C93951"/>
     <w:rsid w:val="00CA621F"/>
     <w:rsid w:val="00CA646D"/>
     <w:rsid w:val="00CC505E"/>
     <w:rsid w:val="00CF20D2"/>
     <w:rsid w:val="00CF648F"/>
     <w:rsid w:val="00D02CE0"/>
     <w:rsid w:val="00D319CA"/>
     <w:rsid w:val="00D31E53"/>
     <w:rsid w:val="00D358A4"/>
     <w:rsid w:val="00D362B7"/>
     <w:rsid w:val="00D42E12"/>
     <w:rsid w:val="00D4374E"/>
     <w:rsid w:val="00D4527A"/>
+    <w:rsid w:val="00D478FB"/>
     <w:rsid w:val="00D51492"/>
     <w:rsid w:val="00D5471D"/>
     <w:rsid w:val="00D54EE1"/>
     <w:rsid w:val="00D57F89"/>
     <w:rsid w:val="00D61F60"/>
     <w:rsid w:val="00D74159"/>
+    <w:rsid w:val="00D82C33"/>
     <w:rsid w:val="00D87870"/>
     <w:rsid w:val="00D949F3"/>
     <w:rsid w:val="00DA4584"/>
     <w:rsid w:val="00DC3C32"/>
     <w:rsid w:val="00DD5D03"/>
     <w:rsid w:val="00DE61D6"/>
     <w:rsid w:val="00DE79A1"/>
     <w:rsid w:val="00E026E8"/>
     <w:rsid w:val="00E16129"/>
     <w:rsid w:val="00E32A34"/>
     <w:rsid w:val="00E546DB"/>
     <w:rsid w:val="00E602B3"/>
     <w:rsid w:val="00E62EE5"/>
     <w:rsid w:val="00E63B19"/>
     <w:rsid w:val="00E80C98"/>
     <w:rsid w:val="00EB6FAD"/>
     <w:rsid w:val="00EC592F"/>
     <w:rsid w:val="00EE51B6"/>
     <w:rsid w:val="00EE6426"/>
     <w:rsid w:val="00EF0FDC"/>
     <w:rsid w:val="00EF1EF5"/>
     <w:rsid w:val="00EF4FD4"/>
+    <w:rsid w:val="00F0135B"/>
     <w:rsid w:val="00F36D40"/>
     <w:rsid w:val="00F43F2E"/>
     <w:rsid w:val="00F538A0"/>
     <w:rsid w:val="00F63BA8"/>
     <w:rsid w:val="00F640D9"/>
     <w:rsid w:val="00F65A89"/>
     <w:rsid w:val="00FA201C"/>
     <w:rsid w:val="00FA43CE"/>
     <w:rsid w:val="00FB79BB"/>
+    <w:rsid w:val="00FD1D2F"/>
     <w:rsid w:val="0ACE2416"/>
     <w:rsid w:val="5C0608B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -6489,51 +7283,51 @@
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0066061C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.issn.org/resource/ISSN/3034-9842" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.issn.org/resource/ISSN/1974-2207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turistica.it/journal/index.php/turistica/article/view/88" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turistica.it/journal/index.php/turistica/article/view/88" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.issn.org/resource/ISSN/3034-9842" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turistica.it/journal/index.php/turistica/article/view/88" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turistica.it/journal/index.php/turistica/article/view/88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turistica.it/journal/index.php/turistica/article/view/88" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.issn.org/resource/ISSN/1974-2207" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turistica.it/journal/index.php/turistica/article/view/88" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turistica.it/journal/index.php/turistica/article/view/88" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turistica.it/journal/index.php/turistica/article/view/88" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\csamu\Downloads\20211214240769%20(3).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6819,82 +7613,82 @@
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABDF5FF7-91C8-48A1-9D16-1FC14A681F42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>20211214240769 (3).dotx</Template>
+  <Template>20211214240769 (3)</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7325</Characters>
+  <Pages>6</Pages>
+  <Words>1491</Words>
+  <Characters>8504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8592</CharactersWithSpaces>
+  <CharactersWithSpaces>9976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-11.1.0.9740</vt:lpwstr>
   </property>
 </Properties>
 </file>